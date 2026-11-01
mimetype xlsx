--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -12,95 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="normativa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>Rango norma inferior</t>
   </si>
   <si>
     <t>Rango norma intermedia</t>
   </si>
   <si>
     <t>Rango norma superior</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Ámbito geográfico político</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
+    <t>Enmiendas a los Apéndices  I y II del Convenio sobre la Conservación de las Especies Migratorias de Animales Silvesres, adoptadas por la 15ª Conferencia de las Partes (COP15), celebrada en Campo Grande (Brasil), del 23 al 29 de marzo 2026</t>
+  </si>
+  <si>
+    <t>https://www.cms.int/sites/default/files/news_attachments/006_COP15_Amendments%20of%20Appendices_e.pdf</t>
+  </si>
+  <si>
+    <t>Tratados Internacionales</t>
+  </si>
+  <si>
+    <t>Internacional</t>
+  </si>
+  <si>
+    <t>Enmienda de los apéndices II y III del Convenio (2025) relativo a la conservación de la vida silvestre y del medio natural de Europa</t>
+  </si>
+  <si>
+    <t>https://www.coe.int/en/web/bern-convention/appendices?#{%2212480131%22:[0]}</t>
+  </si>
+  <si>
+    <t>Enmiendas a los Apéndices I y II del Convenio sobre el Comercio Internacional de Especies Amenazadas de Fauna y Flora Silvestre (CITES) adoptado por la Conferencia de las Partes en su 20ª reunión (Samarkand, 24 Noviembre - 5 Diciembre 2025)</t>
+  </si>
+  <si>
+    <t>https://cites.org/sites/default/files/notifications/S-Notif-2026-005_0.pdf</t>
+  </si>
+  <si>
+    <t>Resolución de 19 de marzo de 2026, de la Dirección General Biodiversidad, Bosques y Desertificación, por la que se publica información técnica y cartográfica actualizada de los humedales de importancia internacional del Convenio de Ramsar Reserva Natural Laguna del Conde o El Salobral y Reserva Natural Laguna de los Jarales (Comunidad Autónoma de Andalucía)</t>
+  </si>
+  <si>
+    <t>https://www.boe.es/eli/es/res/2026/03/19/(3)</t>
+  </si>
+  <si>
+    <t>Nacional</t>
+  </si>
+  <si>
+    <t>Andalucía</t>
+  </si>
+  <si>
+    <t>Administración General del Estado</t>
+  </si>
+  <si>
+    <t>Reglamento de Ejecución (UE) 2025/6 de la Comisión, de 6 de enero de 2025, por el que se prohíbe la introducción en la Unión de especímenes de determinadas especies de la fauna y flora silvestres de conformidad con el Reglamento (CE) nº 338/97 del Consejo, relativo a la protección de especies de la fauna y flora silvestres mediante el control de su comercio y por el que se deroga el Reglamento de Ejecución (UE) 2023/2770 de la Comisión.</t>
+  </si>
+  <si>
+    <t>https://www.boe.es/buscar/doc.php?id=DOUE-L-2025-80001</t>
+  </si>
+  <si>
+    <t>Ordenanza,  Reglamento,  Bando	Anuncio/ edicto</t>
+  </si>
+  <si>
+    <t>Entidades locales</t>
+  </si>
+  <si>
+    <t>Convenio sobre el Comercio Internacional de Especies Amenazadas de Fauna y Flora Silvestres (CITES), modificación 25 de mayo de 2024.</t>
+  </si>
+  <si>
+    <t>https://cites.org/sites/default/files/esp/app/2024/S-Appendices-2024-05-25.pdf</t>
+  </si>
+  <si>
     <t>Enmiendas a los Anexos 2 y 3 y a la Tabla 1 del Acuerdo sobre la conservación de las Aves Acuáticas Migratorias Afroeuroasiáticas, adoptadas en Budapest el 30 de septiembre de 2022, en la Octava Sesión de la Reunión de las Partes del Acuerdo, mediante la Resolución 8.2.</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/ai/2022/09/30/(1)</t>
   </si>
   <si>
-    <t>Tratados Internacionales</t>
-[...4 lines deleted...]
-  <si>
     <t>Resolución de 5 de noviembre de 2018, de Parques Nacionales, por la que se publica la aprobación por la UNESCO de la declaración de la Reserva de la Biosfera de Ponga, Asturias.</t>
   </si>
   <si>
     <t>https://www.boe.es/boe/dias/2018/11/19/pdfs/BOE-A-2018-15778.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nacional</t>
   </si>
   <si>
     <t>Enmiendas al Anexo II del Protocolo sobre las zonas especialmente protegidas y la diversidad biológica en el Mediterráneo, adoptadas en la 20.ª reunión de las Partes celebrada en Tirana el 20 de diciembre de 2017. BOE 184, de 2 de agosto de 2019</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/ai/2017/12/20/(1)</t>
   </si>
   <si>
     <t>Enmiendas a los Apéndices I y II de la Convención sobre la Conservación de las especies migratorias de animales silvestres, adoptadas en Manila el 28 de octubre de 2017. BOE 234, de 27 de septiembre de 2018</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/ai/2017/10/28/(1)</t>
   </si>
   <si>
     <t>Enmiendas a los Anexos 2 y 3 y a la Tabla 1 del Acuerdo sobre la conservación de las Aves Acuáticas Migratorias Afroeuroasiáticas, adoptadas en Bonn el 14 de noviembre de 2015, mediante la Resolución 6.1.</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/ai/2015/11/14/(1)</t>
   </si>
   <si>
     <t>Enmiendas a los Anexos 2 y 3 y a la Tabla 1 del Acuerdo sobre la Conservación de las Aves Acuáticas Migratorias Afro-euroasiáticas (AEWA), publicado en el "Boletín Oficial del Estado" n.º 296 de 11 de diciembre de 2001, adoptadas el 19 de septiembre de 2008, mediante Resolución 4.11.</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/ai/2008/09/19/(1)</t>
   </si>
@@ -533,539 +581,687 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H23"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H23"/>
+      <selection activeCell="A1" sqref="A1:H30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="626.276" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="120.256" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="55.272" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H2" s="1"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="1">
-        <v>2018</v>
+        <v>2026</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="1">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="1"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="1">
-        <v>2017</v>
+        <v>2026</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="H5" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>19</v>
+      </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B6" s="1" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F6" s="1">
-        <v>2015</v>
+        <v>2026</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="H6" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C7" s="1"/>
-      <c r="D7" s="1"/>
+      <c r="C7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="E7" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F7" s="1">
-        <v>2008</v>
+        <v>2025</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="1"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F8" s="1">
-        <v>2007</v>
+        <v>2024</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="1"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F9" s="1">
-        <v>2002</v>
+        <v>2022</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>11</v>
+      </c>
+      <c r="H9" s="1"/>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="1">
-        <v>2000</v>
+        <v>2018</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F11" s="1">
-        <v>1999</v>
-[...1 lines deleted...]
-      <c r="G11" s="1"/>
+        <v>2017</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F12" s="1">
-        <v>1997</v>
+        <v>2017</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="1">
-        <v>1996</v>
+        <v>2015</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F14" s="1">
-        <v>1996</v>
-[...1 lines deleted...]
-      <c r="G14" s="1"/>
+        <v>2008</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F15" s="1">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="1"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F16" s="1">
-        <v>1994</v>
+        <v>2002</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F17" s="1">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H17" s="1"/>
+      <c r="H17" s="1" t="s">
+        <v>46</v>
+      </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F18" s="1">
-        <v>1992</v>
-[...3 lines deleted...]
-      </c>
+        <v>1999</v>
+      </c>
+      <c r="G18" s="1"/>
       <c r="H18" s="1"/>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="1">
-        <v>1990</v>
+        <v>1997</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H19" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="1"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F20" s="1">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="H20" s="1"/>
+      <c r="H20" s="1" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F21" s="1">
-        <v>1979</v>
-[...3 lines deleted...]
-      </c>
+        <v>1996</v>
+      </c>
+      <c r="G21" s="1"/>
       <c r="H21" s="1"/>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F22" s="1">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H22" s="1"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F23" s="1">
+        <v>1994</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C24" s="1"/>
+      <c r="D24" s="1"/>
+      <c r="E24" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="1">
+        <v>1992</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="1"/>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" s="1"/>
+      <c r="D25" s="1"/>
+      <c r="E25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="1">
+        <v>1992</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H25" s="1"/>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" s="1"/>
+      <c r="D26" s="1"/>
+      <c r="E26" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="1">
+        <v>1990</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" s="1"/>
+      <c r="D27" s="1"/>
+      <c r="E27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="1">
+        <v>1982</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H27" s="1"/>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" s="1"/>
+      <c r="D28" s="1"/>
+      <c r="E28" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="1">
+        <v>1979</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H28" s="1"/>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C29" s="1"/>
+      <c r="D29" s="1"/>
+      <c r="E29" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="1">
+        <v>1979</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" s="1"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C30" s="1"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="1">
         <v>1973</v>
       </c>
-      <c r="G23" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H23" s="1"/>
+      <c r="G30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H30" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">