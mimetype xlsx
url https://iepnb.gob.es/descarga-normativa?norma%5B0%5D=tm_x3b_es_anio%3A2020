--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="normativa" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>Enlace</t>
   </si>
   <si>
     <t>Rango norma inferior</t>
   </si>
   <si>
     <t>Rango norma intermedia</t>
   </si>
   <si>
     <t>Rango norma superior</t>
   </si>
   <si>
     <t>Año</t>
   </si>
   <si>
     <t>Ámbito geográfico político</t>
   </si>
   <si>
     <t>Comunidad Autónoma</t>
   </si>
   <si>
@@ -138,50 +138,74 @@
     <t>Orden TED/1126/2020, de 20 de noviembre, por la que se modifica el Anexo del Real Decreto 139/2011, de 4 de febrero, para el desarrollo del Listado de Especies Silvestres en Régimen de Protección Especial y del Catálogo Español de Especies Amenazadas, y el Anexo del Real Decreto 630/2013, de 2 de agosto, por el que se regula el Catálogo Español de Especies Exóticas Invasoras. BOE 314, de 1 de diciembre de 2020</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/o/2020/11/20/ted1126</t>
   </si>
   <si>
     <t>Orden (orden Ministerial, Ordenes de las Comisiones delegadas del Gobierno)</t>
   </si>
   <si>
     <t>Gobierno</t>
   </si>
   <si>
     <t>Nacional</t>
   </si>
   <si>
     <t>Orden de 02/03/2020, del Consejero de Medio Ambiente, Planificación Territorial y Vivienda, por la que se modifica el Catálogo Vasco de Especies Amenazadas de Fauna y Flora Silvestre y Marina, y se incluye al lobo en la categoría de Interés Especial. BOPV 51 de 13 de marzo de 2020</t>
   </si>
   <si>
     <t>http://www.euskadi.eus/bopv2/datos/2020/03/2001539a.pdf</t>
   </si>
   <si>
     <t>Orden</t>
   </si>
   <si>
     <t>País Vasco</t>
+  </si>
+  <si>
+    <t>Decreto 209/2020, de 9 de diciembre, por el que se establecen medidas para la recuperación de la anguila europea (Anguilla anguilla)</t>
+  </si>
+  <si>
+    <t>https://www.juntadeandalucia.es/boja/2020/240/BOJA20-240-00006-15530-01_00182770.pdf</t>
+  </si>
+  <si>
+    <t>Decreto 81/2020, de 30 de julio, por el que se aprueba el segundo Plan de Recuperación del Opilión de la Cueva del Llano (Maiorerus Randoi)</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/boc/2020/164/002.html</t>
+  </si>
+  <si>
+    <t>Decreto 118/2020, de 26 de noviembre, por el que se aprueba el Plan de Recuperación de la magarza de Guayedra (Gonospermum Oshanahanii)</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/boc/2020/256/001.html</t>
+  </si>
+  <si>
+    <t>Decreto 119/2020, de 26 de noviembre, por el que se aprueba el Plan de Recuperación de la salviablanca de Amagro (Sideritis Amagroi)</t>
+  </si>
+  <si>
+    <t>https://www.gobiernodecanarias.org/boc/2020/256/002.html</t>
   </si>
   <si>
     <t>Decreto 141/2020, de 5 de noviembre, de declaración del Monumento Natural de la Sima de la Higuera (BORM nº 262, de 11.11.2020)</t>
   </si>
   <si>
     <t>https://www.borm.es/services/Anuncio/ano/2020/numero/6368/pdf?id=789027</t>
   </si>
   <si>
     <t>Región de Murcia</t>
   </si>
   <si>
     <t>Resolución TES/2496/2020, de 8 de octubre, por la que se declaran las reservas naturales de fauna salvaje de L'Illa de Mar, en el término municipal de Deltebre, y de L'Embut, en el término municipal de Amposta. DOGC 8247 de 15/10/2020</t>
   </si>
   <si>
     <t>https://dogc.gencat.cat/es/document-del-dogc/?documentId=883965</t>
   </si>
   <si>
     <t>Cataluña</t>
   </si>
   <si>
     <t>Orden APA/1024/2020, de 27 de octubre, por la que se establece la reserva marina de interés pesquero de la isla Dragonera, y se definen su delimitación, zonas y usos. BOE 292, de 5 de noviembre de 2020</t>
   </si>
   <si>
     <t>https://www.boe.es/eli/es/o/2020/10/27/apa1024</t>
   </si>
@@ -629,54 +653,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H37"/>
+      <selection activeCell="A1" sqref="A1:H41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="622.848" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="131.968" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="89.55" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="63.556" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.708" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -899,624 +923,712 @@
       <c r="G10" s="1"/>
       <c r="H10" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F11" s="1">
         <v>2020</v>
       </c>
       <c r="G11" s="1"/>
-      <c r="H11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" s="1" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="1">
         <v>2020</v>
       </c>
       <c r="G12" s="1"/>
-      <c r="H12" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H12" s="1"/>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="1">
         <v>2020</v>
       </c>
-      <c r="G13" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="1"/>
       <c r="H13" s="1"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="1" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="1">
         <v>2020</v>
       </c>
       <c r="G14" s="1"/>
-      <c r="H14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H14" s="1"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="1" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="1">
         <v>2020</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" s="1">
+        <v>2020</v>
+      </c>
+      <c r="G16" s="1"/>
+      <c r="H16" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...15 lines deleted...]
-      <c r="H16" s="1"/>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B17" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="1" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F17" s="1">
         <v>2020</v>
       </c>
-      <c r="G17" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="G17" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H17" s="1"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="1" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="1">
         <v>2020</v>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F19" s="1">
         <v>2020</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1" t="s">
-        <v>18</v>
+        <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="1" t="s">
         <v>63</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="1">
         <v>2020</v>
       </c>
       <c r="G20" s="1"/>
-      <c r="H20" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="1"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F21" s="1">
         <v>2020</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="1">
         <v>2020</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="1" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="1">
         <v>2020</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1" t="s">
-        <v>65</v>
+        <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="B24" s="1" t="s">
-[...3 lines deleted...]
-      <c r="D24" s="1"/>
+      <c r="C24" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E24" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F24" s="1">
         <v>2020</v>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="D25" s="1"/>
+        <v>75</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E25" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="1">
         <v>2020</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="D26" s="1"/>
+        <v>77</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E26" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="1">
         <v>2020</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="D27" s="1"/>
+        <v>79</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>11</v>
+      </c>
       <c r="E27" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="1">
         <v>2020</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F28" s="1">
         <v>2020</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="1" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F29" s="1">
         <v>2020</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F30" s="1">
         <v>2020</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="1" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F31" s="1">
         <v>2020</v>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B32" s="1" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F32" s="1">
         <v>2020</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F33" s="1">
         <v>2020</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F34" s="1">
         <v>2020</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="1" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F35" s="1">
         <v>2020</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="1" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F36" s="1">
         <v>2020</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="1" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="C37" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F37" s="1">
+        <v>2020</v>
+      </c>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="1"/>
+      <c r="D38" s="1"/>
+      <c r="E38" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" s="1">
+        <v>2020</v>
+      </c>
+      <c r="G38" s="1"/>
+      <c r="H38" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="1"/>
+      <c r="D39" s="1"/>
+      <c r="E39" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F39" s="1">
+        <v>2020</v>
+      </c>
+      <c r="G39" s="1"/>
+      <c r="H39" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="1"/>
+      <c r="D40" s="1"/>
+      <c r="E40" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F40" s="1">
+        <v>2020</v>
+      </c>
+      <c r="G40" s="1"/>
+      <c r="H40" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="D37" s="1" t="s">
+      <c r="D41" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="E37" s="1" t="s">
-[...5 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="E41" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="1">
+        <v>2020</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="H37" s="1" t="s">
-        <v>88</v>
+      <c r="H41" s="1" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>