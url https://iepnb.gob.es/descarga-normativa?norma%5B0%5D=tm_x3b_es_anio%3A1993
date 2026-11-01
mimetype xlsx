--- v0 (2026-09-16)
+++ v1 (2026-11-01)
@@ -681,77 +681,77 @@
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="1">
         <v>1993</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H6" s="1" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>20</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="1">
         <v>1993</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="1">
         <v>1993</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1" t="s">
         <v>32</v>
       </c>